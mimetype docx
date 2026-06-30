--- v0 (2025-10-10)
+++ v1 (2026-06-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2E448CAC" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRDefault="00CB55F2" w:rsidP="00CB55F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="218"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB55F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>To create you signature copy and paste the chosen template into the signature field in Outlook.</w:t>
       </w:r>
@@ -161,108 +161,140 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="132CBA93" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRPr="00A4659D" w:rsidRDefault="00CB55F2" w:rsidP="00CB55F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="218" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Office Building 000  (</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Office Building </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A4659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="172B54" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>000  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">arial, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>font size 10pt, color black)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t>(000) 000-0000  (</w:t>
-      </w:r>
+        <w:t>(000) 000-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A4659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="172B54" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0000  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">arial, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>font size 10pt, color black)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A4659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="172B54" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>cune.edu  (</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">arial, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>font size 10pt, color black)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35FE52E0" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRDefault="00CB55F2" w:rsidP="00CB55F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="218" w:afterAutospacing="0"/>
         <w:rPr>
@@ -435,108 +467,140 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>font size 10pt, color black)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0180944C" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRPr="00A4659D" w:rsidRDefault="00CB55F2" w:rsidP="00CB55F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="218" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Office Building 000  (</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Office Building </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A4659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="172B54" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>000  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">arial, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>font size 10pt, color black)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t>(000) 000-0000  (</w:t>
-      </w:r>
+        <w:t>(000) 000-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A4659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="172B54" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0000  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">arial, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>font size 10pt, color black)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A4659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="172B54" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>cune.edu  (</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">arial, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>font size 10pt, color black)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CC5C6C8" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRPr="001A3BFA" w:rsidRDefault="00CB55F2" w:rsidP="00CB55F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="218" w:afterAutospacing="0"/>
         <w:rPr>
@@ -716,108 +780,140 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>font size 10pt, color black)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3844984B" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRPr="00A4659D" w:rsidRDefault="00CB55F2" w:rsidP="00CB55F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="218" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Office Building 000  (</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Office Building </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A4659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="172B54" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>000  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">arial, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>font size 10pt, color black)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t>(000) 000-0000  (</w:t>
-      </w:r>
+        <w:t>(000) 000-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A4659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="172B54" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0000  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">arial, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>font size 10pt, color black)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A4659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="172B54" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>cune.edu  (</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">arial, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>font size 10pt, color black)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A9351EF" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRPr="00A4659D" w:rsidRDefault="00CB55F2" w:rsidP="00CB55F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="218" w:afterAutospacing="0"/>
         <w:rPr>
@@ -959,108 +1055,140 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>font size 10pt, color black)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="454CDEBC" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRPr="00A4659D" w:rsidRDefault="00CB55F2" w:rsidP="00CB55F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="218" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Office Building 000  (</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Office Building </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A4659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="172B54" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>000  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">arial, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>font size 10pt, color black)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t>(000) 000-0000  (</w:t>
-      </w:r>
+        <w:t>(000) 000-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A4659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="172B54" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0000  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">arial, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>font size 10pt, color black)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A4659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="172B54" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>cune.edu  (</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">arial, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4659D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="172B54" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>font size 10pt, color black)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3109B1AF" w14:textId="77777777" w:rsidR="0094071F" w:rsidRPr="00CB55F2" w:rsidRDefault="00CB55F2" w:rsidP="00CB55F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="218" w:afterAutospacing="0"/>
         <w:rPr>
@@ -1193,61 +1321,73 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55DA2DBA" w14:textId="77777777" w:rsidR="00FB6A3F" w:rsidRPr="00CF29FC" w:rsidRDefault="00FB6A3F" w:rsidP="00FB6A3F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF29FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>YOUR NAME</w:t>
+              <w:t xml:space="preserve">YOUR </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CF29FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NAME</w:t>
             </w:r>
             <w:r w:rsidRPr="00A4659D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">arial, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A4659D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>all caps, bold, font size 10pt, color black)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E191C3A" w14:textId="77777777" w:rsidR="0094071F" w:rsidRDefault="00FB6A3F" w:rsidP="00FB6A3F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="218" w:afterAutospacing="0"/>
               <w:rPr>
@@ -1322,89 +1462,111 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>font size 10pt, color black)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="417AB5FE" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRDefault="00CB55F2" w:rsidP="00CB55F2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A4659D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Office Building 000  (</w:t>
+              <w:t xml:space="preserve">Office Building </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A4659D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="172B54" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>000  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">arial, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A4659D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>font size 10pt, color black)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BA4AA37" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRDefault="00CB55F2" w:rsidP="00CB55F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A4659D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(000) 000-0000  (</w:t>
+              <w:t>(000) 000-</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A4659D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="172B54" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0000  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">arial, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A4659D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>font size 10pt, color black)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1722CAC3" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRPr="00CB55F2" w:rsidRDefault="00CB55F2" w:rsidP="00CB55F2">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -1557,72 +1719,85 @@
                 <w:p w14:paraId="67074C39" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRPr="0094071F" w:rsidRDefault="00CB55F2" w:rsidP="00A96212">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5053" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E040EB6" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRPr="0094071F" w:rsidRDefault="00CB55F2" w:rsidP="00A96212">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="69D08421" w14:textId="77777777" w:rsidR="00B22D5D" w:rsidRDefault="003176D4" w:rsidP="00B22D5D">
+          <w:p w14:paraId="69D08421" w14:textId="44CD80AD" w:rsidR="00B22D5D" w:rsidRDefault="009B4A66" w:rsidP="00B22D5D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003176D4">
+            <w:r w:rsidRPr="009B4A66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greetings from Concordia University, Nebraska where God's grace holds us stable and steadfast, never shifting. Colossians 1:23 </w:t>
+              <w:t>Greetings from Concordia University, Nebraska where life is seen through abundant joy in Christ. Psalm 16:11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4A66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212121"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B22D5D" w:rsidRPr="00A4659D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00B22D5D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">arial, bold, </w:t>
             </w:r>
             <w:r w:rsidR="00B22D5D" w:rsidRPr="00A4659D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2089,61 +2264,73 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F263109" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRPr="00CF29FC" w:rsidRDefault="00CB55F2" w:rsidP="00C8688B">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF29FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>YOUR NAME</w:t>
+              <w:t xml:space="preserve">YOUR </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CF29FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NAME</w:t>
             </w:r>
             <w:r w:rsidRPr="00A4659D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">arial, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A4659D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>all caps, bold, font size 10pt, color black)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="273428B9" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRDefault="00CB55F2" w:rsidP="00C8688B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="218" w:afterAutospacing="0"/>
               <w:rPr>
@@ -2218,89 +2405,111 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>font size 10pt, color black)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BB85F79" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRDefault="00CB55F2" w:rsidP="00C8688B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A4659D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Office Building 000  (</w:t>
+              <w:t xml:space="preserve">Office Building </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A4659D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="172B54" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>000  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">arial, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A4659D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>font size 10pt, color black)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B3353F1" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRDefault="00CB55F2" w:rsidP="00C8688B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A4659D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(000) 000-0000  (</w:t>
+              <w:t>(000) 000-</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A4659D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="172B54" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0000  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">arial, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A4659D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="172B54" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>font size 10pt, color black)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B27F3C1" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRPr="00CB55F2" w:rsidRDefault="00CB55F2" w:rsidP="00C8688B">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -2465,72 +2674,85 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5053" w:type="dxa"/>
                   <w:gridSpan w:val="5"/>
                 </w:tcPr>
                 <w:p w14:paraId="728A9203" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRPr="0094071F" w:rsidRDefault="00CB55F2" w:rsidP="00C8688B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00CB55F2" w:rsidRPr="0094071F" w14:paraId="24E953E7" w14:textId="77777777" w:rsidTr="00B22D5D">
               <w:trPr>
                 <w:trHeight w:val="239"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7177" w:type="dxa"/>
                   <w:gridSpan w:val="7"/>
                 </w:tcPr>
-                <w:p w14:paraId="18D455B9" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRPr="00B22D5D" w:rsidRDefault="003176D4" w:rsidP="00B22D5D">
+                <w:p w14:paraId="18D455B9" w14:textId="1D1F0247" w:rsidR="00CB55F2" w:rsidRPr="00B22D5D" w:rsidRDefault="009B4A66" w:rsidP="00B22D5D">
                   <w:pPr>
                     <w:spacing w:after="240"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="172B54" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003176D4">
+                  <w:r w:rsidRPr="009B4A66">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="212121"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Greetings from Concordia University, Nebraska where God's grace holds us stable and steadfast, never shifting. Colossians 1:23 </w:t>
+                    <w:t>Greetings from Concordia University, Nebraska where life is seen through abundant joy in Christ. Psalm 16:11</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="009B4A66">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="212121"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00B22D5D" w:rsidRPr="00A4659D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="172B54" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>(</w:t>
                   </w:r>
                   <w:r w:rsidR="00B22D5D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="172B54" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">arial, bold, </w:t>
                   </w:r>
                   <w:r w:rsidR="00B22D5D" w:rsidRPr="00A4659D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="172B54" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -2882,91 +3104,91 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="639F201F" w14:textId="77777777" w:rsidR="00CB55F2" w:rsidRPr="00D443E4" w:rsidRDefault="00CB55F2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB55F2" w:rsidRPr="00D443E4" w:rsidSect="00310CAA">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A052D22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D543304"/>
     <w:lvl w:ilvl="0" w:tplc="53FA070C">
       <w:numFmt w:val="decimalZero"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3018,131 +3240,134 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1755397224">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="132"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD1089"/>
     <w:rsid w:val="000B5602"/>
     <w:rsid w:val="0024621F"/>
     <w:rsid w:val="002625E7"/>
     <w:rsid w:val="00266214"/>
     <w:rsid w:val="00310CAA"/>
     <w:rsid w:val="003176D4"/>
     <w:rsid w:val="00334DD2"/>
     <w:rsid w:val="004A75D6"/>
     <w:rsid w:val="00556661"/>
     <w:rsid w:val="005A619E"/>
     <w:rsid w:val="005D1687"/>
     <w:rsid w:val="00611D79"/>
     <w:rsid w:val="006C0D65"/>
     <w:rsid w:val="006F7A33"/>
     <w:rsid w:val="007242D7"/>
+    <w:rsid w:val="00851A71"/>
     <w:rsid w:val="008E3FA6"/>
     <w:rsid w:val="008E490C"/>
     <w:rsid w:val="00922688"/>
     <w:rsid w:val="00930CD5"/>
     <w:rsid w:val="0094071F"/>
+    <w:rsid w:val="009B4A66"/>
     <w:rsid w:val="00A12391"/>
     <w:rsid w:val="00A52781"/>
     <w:rsid w:val="00AC077D"/>
     <w:rsid w:val="00AF01F9"/>
     <w:rsid w:val="00B22D5D"/>
     <w:rsid w:val="00BD1089"/>
     <w:rsid w:val="00CB5507"/>
     <w:rsid w:val="00CB55F2"/>
     <w:rsid w:val="00D055C8"/>
     <w:rsid w:val="00D443E4"/>
     <w:rsid w:val="00E027B9"/>
     <w:rsid w:val="00E11F99"/>
     <w:rsid w:val="00E23488"/>
     <w:rsid w:val="00E362C3"/>
     <w:rsid w:val="00E457AB"/>
     <w:rsid w:val="00E90E7C"/>
     <w:rsid w:val="00F11791"/>
     <w:rsid w:val="00FB6A3F"/>
     <w:rsid w:val="00FD4F28"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2BCA9EEB"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8340E339-43D6-1440-AEA5-1958BA409253}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3747,51 +3972,50 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E457AB"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="100"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="008B98" w:themeColor="accent2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -4312,51 +4536,51 @@
     <w:rsid w:val="0094071F"/>
     <w:rPr>
       <w:color w:val="FF2F92" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB6A3F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1032610671">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1058017519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4629,69 +4853,69 @@
                 <a:satMod val="140000"/>
                 <a:lumMod val="132000"/>
               </a:schemeClr>
             </a:duotone>
           </a:blip>
           <a:stretch/>
         </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Ion" id="{B8441ADB-2E43-4AF7-B97A-BD870242C6A8}" vid="{292E63A9-BB86-4E3D-B92A-7223C6510D2E}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Email_Sig_FINAL_8-5.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>365</Words>
-  <Characters>2083</Characters>
+  <Words>360</Words>
+  <Characters>2052</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Concordia University, Nebraska</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2444</CharactersWithSpaces>
+  <CharactersWithSpaces>2408</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>